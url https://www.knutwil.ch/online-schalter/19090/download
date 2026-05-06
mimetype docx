--- v0 (2025-10-19)
+++ v1 (2026-05-06)
@@ -1,329 +1,338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <!-- Generated by Aspose.Words for Java 22.5.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000B0D00" w:rsidRPr="00283260" w:rsidP="000B0D00">
+    <w:p w14:paraId="04335D5A" w14:textId="77777777" w:rsidR="000B0D00" w:rsidRPr="00283260" w:rsidRDefault="000B0D00" w:rsidP="000B0D00">
       <w:pPr>
         <w:spacing w:line="14" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="4190EBD6" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00D879D5">
       <w:pPr>
         <w:pStyle w:val="EinfAbs"/>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8410" w:y="1516" w:anchorLock="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeindeverwaltung Knutwil </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="6FB435AC" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="008D2A58" w:rsidP="00D879D5">
       <w:pPr>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8410" w:y="1516" w:anchorLock="1"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00961A53" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="6F7C0BE1" w14:textId="77777777" w:rsidR="00961A53" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00D879D5">
       <w:pPr>
         <w:pStyle w:val="stkrhead2"/>
         <w:framePr w:wrap="notBeside" w:x="8410" w:y="1516"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Bau und Infrastrukturen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="04E0B572" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00D879D5">
       <w:pPr>
         <w:pStyle w:val="EinfAbs"/>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8410" w:y="1516" w:anchorLock="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Büelstrasse 3 | 6213 Knutwil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="3B9D8FE2" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="008D2A58" w:rsidP="00D879D5">
       <w:pPr>
         <w:pStyle w:val="stkrhead3"/>
         <w:framePr w:wrap="notBeside" w:x="8410" w:y="1516"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="00D879D5">
+    <w:p w14:paraId="26A5B728" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00D879D5">
       <w:pPr>
         <w:pStyle w:val="stkrhead3"/>
         <w:framePr w:wrap="notBeside" w:x="8410" w:y="1516"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>knutwil.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidP="008D2A58">
-[...14 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId7"/>
+    <w:p w14:paraId="3E703C25" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="008D2A58" w:rsidP="008D2A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C01D46" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidRDefault="008D2A58" w:rsidP="008D2A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008D2A58" w:rsidRPr="00283260" w:rsidSect="008D2A58">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="2098" w:bottom="794" w:left="1531" w:header="624" w:footer="624" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="4F2FEB5C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Gesuch temporäre Reklame</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7C64F5AB" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Plakatierungsgesuch</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="4831ABBD" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="34964D00" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="0514BC97" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Angaben Veranstaltung und Gesuchsteller</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+        <w:t xml:space="preserve">Angaben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Veranstaltung und Gesuchsteller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07939A31" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veranstaltung:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -338,136 +347,141 @@
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text1"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="448EF928" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="3BF94594" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veranstalter (Verein usw.):</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -481,50 +495,57 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
@@ -532,319 +553,333 @@
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="64EF14A2" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="42F76AD6" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Datum der Veranstaltung:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text3"/>
+      <w:bookmarkStart w:id="1" w:name="Text3"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="28CA615F" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="770633E1" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="44012BAF" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zur Kontaktperson</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7BF5B69B" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name, Vorname:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text4"/>
+      <w:bookmarkStart w:id="2" w:name="Text4"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -856,142 +891,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="1C6B56F1" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="5CF30E20" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adresse, PLZ, Ort:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text5"/>
+      <w:bookmarkStart w:id="3" w:name="Text5"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1003,142 +1045,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7371D2C4" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="70AF8DAE" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Telefonnummer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text6"/>
+      <w:bookmarkStart w:id="4" w:name="Text6"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1150,321 +1199,335 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="19DB3C62" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="0AA82BEF" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E-Mail Adresse:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text7"/>
+      <w:bookmarkStart w:id="5" w:name="Text7"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="70AA295E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="4B01E82B" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="23349E8D" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zum Standort der Reklametafel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="34B35466" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grundstück Nr.:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text8"/>
+      <w:bookmarkStart w:id="6" w:name="Text8"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1476,142 +1539,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5EB9AA57" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="13C8AAEB" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grundeigentümer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text9"/>
+      <w:bookmarkStart w:id="7" w:name="Text9"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1623,142 +1693,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="1451AEA6" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="1CA5CF67" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Standort Plakat:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text10"/>
+      <w:bookmarkStart w:id="8" w:name="Text10"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1770,121 +1847,121 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="201265A2" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7CD1A8B4" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="1241EBB8" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zum Plakat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="05FC9BBC" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Plakatmasse in m</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1917,65 +1994,72 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text11"/>
+      <w:bookmarkStart w:id="9" w:name="Text11"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -1987,142 +2071,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="46EF1D04" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="5E38F240" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Text:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Text12"/>
+      <w:bookmarkStart w:id="10" w:name="Text12"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2134,84 +2225,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="49B26C3F" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="5CEF9569" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farben </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -2239,65 +2330,72 @@
         <w:t>Grund:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Text13"/>
+      <w:bookmarkStart w:id="11" w:name="Text13"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2309,98 +2407,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schrift:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text15"/>
+      <w:bookmarkStart w:id="12" w:name="Text15"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2412,53 +2517,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6E43C5E4" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6313"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
@@ -2480,51 +2585,51 @@
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="390BB97C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:pos="6379"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dauer der Aufstellung:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -2536,65 +2641,72 @@
         <w:t>von:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text14"/>
+      <w:bookmarkStart w:id="13" w:name="Text14"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2606,98 +2718,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>bis:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Text16"/>
+      <w:bookmarkStart w:id="14" w:name="Text16"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2709,53 +2828,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="11D7950E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="4111"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6313"/>
           <w:tab w:val="left" w:pos="7230"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
@@ -2777,611 +2896,611 @@
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="167DE6BF" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7709EAC0" w14:textId="77777777" w:rsidR="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="527FBEE3" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="09CADD1D" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Voraussetzungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="4691626C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Für die Plakatierung sind die Richtlinien der kantonalen Reklameverordnung massgebend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="5279AE9D" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Der Anlass muss einen Bezug zur Region haben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="212C8DA9" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+        <w:t>Die Zustimmungen der betroffenen Grundeigentümer sind vorgängig einzuholen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454350F4" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Der Mindestabstand zum Fahrbahn- bzw. Trottoirrand beträgt gemäss Strassengesetz, Strassenpolizeiliche Bestimmungen § 84, mind. 6 m. Die Reklamen dürfen die Verkehrssicherheit nicht </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+        <w:t>Der Mindestabstand zum Fahrbahn- bzw. Trottoirrand beträgt gemäss Strassengesetz, Strassenpolizeiliche Bestimmungen § 84, mind. 6 m. Die Reklamen dürfen die Verkehrssicherheit nich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t beeinträchtigen. Sichtdreiecke an exponierten Stellen sind freizuhalten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42858233" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die Reklametafel darf nicht beleuchtet werden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="16E0A50A" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die Reklametafel darf frühestens 6 Wochen vor dem Anlass aufgestellt werden und ist spätestens 3 Tage nach der Veranstaltung zu entfernen</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+        <w:t>Die Reklametafel darf frühestens 6 Wochen vor dem Anlass aufgestellt werden und ist spätestens 3 Tage nach der Veranstaltung zu entfern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43282130" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Reklamen für örtliche Veranstaltungen von höchstens 1.2 m</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind bewilligungsfrei.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="758DFCE2" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Das Gesuch muss mind. 1 Woche vor dem Aufstellen der Reklame der Gemeindeverwaltung Knutwil, Büelstrasse 3, 6213 Knutwil, eingereicht werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="632B711F" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Der/Die Landeigentümer/in muss</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+        <w:t>Der/Die Landeigentümer/in mu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ss der Reklame schriftlich zustimmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149F9864" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="49A5FDE8" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Beizulegen sind:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="000A955C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
-          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Übersichtsplan oder Skizze mit genauer Kennzeichnung des Standortes für das Plakat / die Plakate</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="3110A95D" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="673E1E70" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Text17"/>
+      <w:bookmarkStart w:id="15" w:name="Text17"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="5522AB5E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="5954"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -3394,950 +3513,949 @@
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="2E151894" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Unterschrift Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift Landeigentümer/in</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7A5CC106" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="53660C86" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B3B3B3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="0CFB4893" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="1F1BE55A" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="0C3A7F25" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bewilligung:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="3B2C72ED" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="3341C8B0" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Kontrollkästchen1"/>
+      <w:bookmarkStart w:id="16" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Plakatierung wird bewilligt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="7DBCD290" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Kontrollkästchen2"/>
+      <w:bookmarkStart w:id="17" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Plakatierung wird abgelehnt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="4FE6DB38" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="6674C563" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="28C56333" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bemerkungen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="377B5526" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9631"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="117E606F" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9631"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="38463CB2" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
-[...1 lines deleted...]
-        <w:pStyle w:val="Header"/>
+    <w:p w14:paraId="79933F3E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
+      <w:pPr>
+        <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C91FF8" wp14:editId="78DC2D01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4740431</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>107758</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1314450" cy="1440612"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textfeld 1"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-                    <wps:wsp xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1314450" cy="1440612"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="47B3E02E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
-                              <w:t>Kopie an:</w:t>
+                              <w:t xml:space="preserve">Kopie </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00BF0949">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>an:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="5AAC1781" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Veranstalter</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="170EA50E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Gemeinde</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="27DEC0DC" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Hauswart</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="2799894C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Schulleitung</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                          <w:p w14:paraId="4834E620" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t xml:space="preserve">□ </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="02C91FF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 1" o:spid="_x0000_s1025" type="#_x0000_t202" style="width:103.5pt;height:113.45pt;margin-top:8.5pt;margin-left:373.25pt;mso-height-percent:0;mso-height-relative:margin;mso-width-percent:0;mso-width-relative:margin;mso-wrap-distance-bottom:0;mso-wrap-distance-left:9pt;mso-wrap-distance-right:9pt;mso-wrap-distance-top:0;mso-wrap-style:square;position:absolute;visibility:visible;v-text-anchor:top;z-index:251659264" strokeweight="0.25pt">
+              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:373.25pt;margin-top:8.5pt;width:103.5pt;height:113.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcQFhzBAIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azl66sOKs22/Rl&#10;e5F2+wEYsI0KDAUSO/36DjjJRm2fqvKABmbmcObMsLqfjCZ76YMC29BqUVIiLQehbN/Qb8/bN3eU&#10;hMisYBqsbOhBBnq/fv1qNbpaLmEALaQnCGJDPbqGDjG6uigCH6RhYQFOWnR24A2LePR9ITwbEd3o&#10;YlmWt8UIXjgPXIaAtw+zk64zftdJHr90XZCR6IYit5h3n/c27cV6xereMzcofqTB/oGFYcrio2eo&#10;BxYZ2Xn1B5RR3EOALi44mAK6TnGZa8BqqvK3ap4G5mSuBcUJ7ixT+H+w/PP+qydKYO8oscxgi57l&#10;FDupBamSOqMLNQY9OQyL03uYUmSqNLhH4N8DsbAZmO3lO+9hHCQTyC5nFhepM05IIO34CQQ+w3YR&#10;MtDUeZMAUQyC6Nilw7kzSIXw9ORVdX19gy6OPjTL22qZ2BWsPqU7H+JHCYYko6EeW5/h2f4xxDn0&#10;FJLpg1Ziq7TOB9+3G+3JnuGYbPM6oofLMG3J2NCr6u3NrMClL1xClHn9DcKoiPOulWno3TmI1Um3&#10;D1bkaYxM6dnG6rTFIpOQSbtZxTi107ExLYgDSuphnmv8h2gM4H9SMuJMNzT82DEvKWGW43VD48nc&#10;xPkT7JxX/YBZLy3DScvCHn9FGuXLc+bz8nfXvwAAAP//AwBQSwMEFAAGAAgAAAAhAHXe4yTeAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdUh/QkOcqkKCG0hteYBtbJKo&#10;2XUUu014e5YTPe7Mp9mZYjNRpy5uCK1nA0+zBJTjytuWawNfh7fHZ1AhIlvsPDsDPy7Apry9KTC3&#10;fuSdu+xjrSSEQ44Gmhj7XOtQNY4wzHzvWLxvPxBGOYda2wFHCadOp0my0oQty4cGe/fauOq0P5OB&#10;D2SciHbbBx/pk8b09J4dEmPu76btC6jopvgPw199qQ6ldDr6M9ugOgPZYrUUVIxMNgmwXs5FOBpI&#10;F/M16LLQ1xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcQFhzBAIAAAMEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB13uMk3gAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAF4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="47B3E02E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>Kopie an:</w:t>
+                        <w:t xml:space="preserve">Kopie </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00BF0949">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>an:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="5AAC1781" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>□</w:t>
-[...11 lines deleted...]
-                        <w:t>Veranstalter</w:t>
+                        <w:t>□ Veranstalter</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="170EA50E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>□</w:t>
-[...11 lines deleted...]
-                        <w:t>Gemeinde</w:t>
+                        <w:t>□ Gemeinde</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="27DEC0DC" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>□</w:t>
-[...11 lines deleted...]
-                        <w:t>Hauswart</w:t>
+                        <w:t>□ Hauswart</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="2799894C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t>□</w:t>
-[...11 lines deleted...]
-                        <w:t>Schulleitung</w:t>
+                        <w:t>□ Schulleitung</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+                    <w:p w14:paraId="4834E620" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t xml:space="preserve">□ </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Knutwil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="20EE31C6" w14:textId="77777777" w:rsidR="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E2740D" w:rsidRPr="00E2740D" w:rsidP="00283260">
+    <w:p w14:paraId="6CF84355" w14:textId="77777777" w:rsidR="00E2740D" w:rsidRPr="00E2740D" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2740D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemeinde Knutwil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidP="00283260">
+    <w:p w14:paraId="0B3BFBE2" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2740D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Bau und Infrastrukturen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="173AC513" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="44A737AE" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="5E0FD684" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00E2740D">
+    <w:p w14:paraId="20A56AA9" w14:textId="7F9A119B" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00457A8F" w:rsidP="00E2740D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Peter Boog</w:t>
+        <w:t>Marino-Nico Steiger</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00283260" w:rsidRPr="00283260" w:rsidP="00E2740D">
+        <w:t>Sandra Steinmann</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F98DAB" w14:textId="3E668F73" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00E2740D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Abteilungsleiter Bau und Infrastrukturen</w:t>
+        <w:t>Abteilungsleiter</w:t>
+      </w:r>
+      <w:r w:rsidR="00457A8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00513CAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sachbearbeiterin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidP="00D879D5">
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId9"/>
+    <w:p w14:paraId="74BC9C67" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidRDefault="00283260" w:rsidP="00D879D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidSect="00283260">
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="086D3519" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="27B1001A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4357,1229 +4475,1248 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008C1C63" w:rsidRPr="00BF0949" w:rsidP="00BF0949">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58596D96" w14:textId="77777777" w:rsidR="008C1C63" w:rsidRPr="00BF0949" w:rsidRDefault="008C1C63" w:rsidP="00BF0949">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="008C1C63" w:rsidRPr="009C7684" w:rsidP="009C7684">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6D52D953" w14:textId="77777777" w:rsidR="008C1C63" w:rsidRPr="009C7684" w:rsidRDefault="00A17147" w:rsidP="009C7684">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009C7684">
       <w:t>- 1 von 2 -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="31B77D3F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="03334848" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:id w:val="1688946172"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00990CF8" w:rsidP="00B34C69">
+      <w:p w14:paraId="3E9DBD73" w14:textId="77777777" w:rsidR="00990CF8" w:rsidRDefault="00A17147" w:rsidP="00B34C69">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Kopfzeile"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00990CF8" w:rsidP="00990CF8">
+  <w:p w14:paraId="4479B3C0" w14:textId="77777777" w:rsidR="00990CF8" w:rsidRDefault="00990CF8" w:rsidP="00990CF8">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00146FE7" w:rsidP="00990CF8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5325E2C8" w14:textId="77777777" w:rsidR="00146FE7" w:rsidRDefault="00A17147" w:rsidP="00990CF8">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="exact"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="122FAE8E" wp14:editId="4A48424B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7105650</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>5977890</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="196850" cy="4057650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="stkr_bildmarke_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="stkr_bildmarke_1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="196850" cy="4057650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:id w:val="1373424673"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
+        <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00B633B7" w:rsidRPr="00990CF8" w:rsidP="00BF0949">
+      <w:p w14:paraId="6F79F748" w14:textId="77777777" w:rsidR="00B633B7" w:rsidRPr="00990CF8" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Kopfzeile"/>
           <w:framePr w:w="349" w:h="365" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="5866" w:y="100"/>
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00990CF8">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00990CF8">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00990CF8">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E2740D">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00990CF8">
           <w:rPr>
-            <w:rStyle w:val="PageNumber"/>
+            <w:rStyle w:val="Seitenzahl"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="15"/>
             <w:szCs w:val="15"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="003B2E1C" w:rsidRPr="00990CF8" w:rsidP="003B2E1C">
+  <w:p w14:paraId="35108330" w14:textId="77777777" w:rsidR="003B2E1C" w:rsidRPr="00990CF8" w:rsidRDefault="00A17147" w:rsidP="003B2E1C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidR="00B633B7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B633B7">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="512426BD" wp14:editId="72EF0549">
           <wp:extent cx="457188" cy="153419"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:docPr id="6" name="Grafik 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Grafik 9"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm rot="10800000" flipH="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="457188" cy="153419"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C30D11" w:rsidP="003B7A42">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7FF1EF04" w14:textId="77777777" w:rsidR="00C30D11" w:rsidRDefault="00A17147" w:rsidP="003B7A42">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5812"/>
       </w:tabs>
       <w:ind w:left="6237"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="56AABF8C" wp14:editId="6F834BC7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7153275</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>6000750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="196215" cy="4057650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="stkr_bildmarke_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="stkr_bildmarke_1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="196215" cy="4057650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="003B7A42">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AFEFD0B" wp14:editId="433E4A44">
           <wp:extent cx="1616640" cy="387840"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="8" name="Grafik 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="8" name="Grafik 92"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1616640" cy="387840"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA1EAE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="09CE8812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="77F0B57C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0347A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4D7016E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1CC4D822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="12602D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DAC20696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BD36479E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CC903BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02B62FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98CE810C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A8C41018">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C0A630C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93CC9CDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="440E3D5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7C96E984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="211219CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5AAAB218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E43A05F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B07054DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53AC21D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C41C0844"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="67466B54">
       <w:start w:val="6212"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaNeueLTPro-Md" w:eastAsia="Times New Roman" w:hAnsi="HelveticaNeueLTPro-Md" w:cs="HelveticaNeueLTPro-Md" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0162615A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2ED65362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="709C6D86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3C0ACEB2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="270A0EF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91E22596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4566EF8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7F1E2014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56B23C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC48964C"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="4D02AC56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3763" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="D6760816">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4483" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76EA8FF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5203" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87F429A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5923" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2D8A6094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98B261DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7363" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B08EB024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8083" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EBCED3AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8803" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1E446A12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="9523" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A691E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E46E60E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="E45A0D8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="D54426AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="486CBEE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="982417A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="99EA3872">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="C9DED318">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B5421F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="46349FBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="5F6C310C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F541377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D20EF638"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="07A834BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DA40797E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3F08A422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1B42214C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B456CE96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="EB282194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9358061A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7D42E778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A24A7632" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
@@ -5603,68 +5740,77 @@
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="0" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="0" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/Y630OarPtVkIv482raSbKQR/0NcdmXLBTCAG4vk1HGp6PU8BdFTrfbuTklrNoFXgVMq4ca9tjEt&#10;gtJ6LH5iSw==&#10;" w:salt="X5r4W8/a0XvIQucGF48aOQ==&#10;"/>
+  <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u8A5ulfxGmmLCDhqnOiFXxcbbvnbVLf3psYPqyQDSL9kSwK1Ebs5d7lqYWFrjCZarPt3/XXVXpXi2Mkl+5DZcw==" w:salt="rRuKSfawdONaCqvrQpOMZA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5149"/>
     <w:rsid w:val="00034908"/>
     <w:rsid w:val="0006405D"/>
     <w:rsid w:val="000679E1"/>
     <w:rsid w:val="00093DA3"/>
     <w:rsid w:val="000A50B6"/>
     <w:rsid w:val="000B0257"/>
     <w:rsid w:val="000B0944"/>
     <w:rsid w:val="000B0D00"/>
     <w:rsid w:val="000F20AF"/>
     <w:rsid w:val="00114B70"/>
     <w:rsid w:val="00115068"/>
     <w:rsid w:val="00121BB6"/>
     <w:rsid w:val="00122A09"/>
     <w:rsid w:val="00130A26"/>
     <w:rsid w:val="00141B56"/>
     <w:rsid w:val="00146FE7"/>
     <w:rsid w:val="00155869"/>
     <w:rsid w:val="00192C70"/>
     <w:rsid w:val="001A1011"/>
     <w:rsid w:val="001A2CB8"/>
     <w:rsid w:val="001B67AE"/>
     <w:rsid w:val="001D2380"/>
@@ -5674,50 +5820,51 @@
     <w:rsid w:val="00283260"/>
     <w:rsid w:val="002913FC"/>
     <w:rsid w:val="002A3FEF"/>
     <w:rsid w:val="002F08CC"/>
     <w:rsid w:val="002F192D"/>
     <w:rsid w:val="002F57E4"/>
     <w:rsid w:val="002F7260"/>
     <w:rsid w:val="003007D4"/>
     <w:rsid w:val="00314765"/>
     <w:rsid w:val="0036495C"/>
     <w:rsid w:val="00371D2D"/>
     <w:rsid w:val="00376C91"/>
     <w:rsid w:val="003873A0"/>
     <w:rsid w:val="00395E9B"/>
     <w:rsid w:val="003B2E1C"/>
     <w:rsid w:val="003B466C"/>
     <w:rsid w:val="003B7A42"/>
     <w:rsid w:val="003D6168"/>
     <w:rsid w:val="003F1128"/>
     <w:rsid w:val="003F455B"/>
     <w:rsid w:val="003F6727"/>
     <w:rsid w:val="00403E31"/>
     <w:rsid w:val="0042019E"/>
     <w:rsid w:val="004322EA"/>
     <w:rsid w:val="004355EC"/>
+    <w:rsid w:val="00457A8F"/>
     <w:rsid w:val="004620B0"/>
     <w:rsid w:val="00490389"/>
     <w:rsid w:val="004A3CB3"/>
     <w:rsid w:val="004B5150"/>
     <w:rsid w:val="004B7CBA"/>
     <w:rsid w:val="004E5596"/>
     <w:rsid w:val="00502E46"/>
     <w:rsid w:val="00513CAA"/>
     <w:rsid w:val="005237E9"/>
     <w:rsid w:val="0053013D"/>
     <w:rsid w:val="005305B0"/>
     <w:rsid w:val="0056486D"/>
     <w:rsid w:val="00566F93"/>
     <w:rsid w:val="0057040B"/>
     <w:rsid w:val="00592A4E"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005C5BC4"/>
     <w:rsid w:val="005E0387"/>
     <w:rsid w:val="005E736E"/>
     <w:rsid w:val="00670EBF"/>
     <w:rsid w:val="00676E46"/>
     <w:rsid w:val="006E5149"/>
     <w:rsid w:val="00700877"/>
     <w:rsid w:val="00722962"/>
     <w:rsid w:val="0073347B"/>
@@ -5736,50 +5883,51 @@
     <w:rsid w:val="00851822"/>
     <w:rsid w:val="00851B1A"/>
     <w:rsid w:val="0087700F"/>
     <w:rsid w:val="00882933"/>
     <w:rsid w:val="00886BAE"/>
     <w:rsid w:val="008A3D77"/>
     <w:rsid w:val="008B0341"/>
     <w:rsid w:val="008C1C63"/>
     <w:rsid w:val="008D2A58"/>
     <w:rsid w:val="008F7C54"/>
     <w:rsid w:val="0090043A"/>
     <w:rsid w:val="0091077D"/>
     <w:rsid w:val="009134E5"/>
     <w:rsid w:val="00924170"/>
     <w:rsid w:val="00961A53"/>
     <w:rsid w:val="00990CF8"/>
     <w:rsid w:val="00994875"/>
     <w:rsid w:val="009A222D"/>
     <w:rsid w:val="009C56B1"/>
     <w:rsid w:val="009C7684"/>
     <w:rsid w:val="009D51BF"/>
     <w:rsid w:val="009D574C"/>
     <w:rsid w:val="009E01E0"/>
     <w:rsid w:val="009E5F0F"/>
     <w:rsid w:val="00A006CA"/>
+    <w:rsid w:val="00A17147"/>
     <w:rsid w:val="00A41333"/>
     <w:rsid w:val="00A4367C"/>
     <w:rsid w:val="00A5417D"/>
     <w:rsid w:val="00A90AD7"/>
     <w:rsid w:val="00A94395"/>
     <w:rsid w:val="00A9538F"/>
     <w:rsid w:val="00A973FC"/>
     <w:rsid w:val="00AC16C9"/>
     <w:rsid w:val="00AC2CA5"/>
     <w:rsid w:val="00AC7554"/>
     <w:rsid w:val="00AD6EA8"/>
     <w:rsid w:val="00AE5774"/>
     <w:rsid w:val="00B034CA"/>
     <w:rsid w:val="00B21015"/>
     <w:rsid w:val="00B307C2"/>
     <w:rsid w:val="00B32687"/>
     <w:rsid w:val="00B34C69"/>
     <w:rsid w:val="00B37CB0"/>
     <w:rsid w:val="00B42A3F"/>
     <w:rsid w:val="00B633B7"/>
     <w:rsid w:val="00B67B93"/>
     <w:rsid w:val="00B71D23"/>
     <w:rsid w:val="00B77C21"/>
     <w:rsid w:val="00B94277"/>
     <w:rsid w:val="00B97922"/>
@@ -5810,70 +5958,88 @@
     <w:rsid w:val="00E2740D"/>
     <w:rsid w:val="00E50BBD"/>
     <w:rsid w:val="00E5612E"/>
     <w:rsid w:val="00E5676D"/>
     <w:rsid w:val="00E76C49"/>
     <w:rsid w:val="00E81349"/>
     <w:rsid w:val="00EB2BEA"/>
     <w:rsid w:val="00EF5231"/>
     <w:rsid w:val="00EF7D40"/>
     <w:rsid w:val="00EF7D6F"/>
     <w:rsid w:val="00F20808"/>
     <w:rsid w:val="00F3360B"/>
     <w:rsid w:val="00F4199A"/>
     <w:rsid w:val="00F42882"/>
     <w:rsid w:val="00F51D6B"/>
     <w:rsid w:val="00F85545"/>
     <w:rsid w:val="00F94292"/>
     <w:rsid w:val="00FA5353"/>
     <w:rsid w:val="00FB0614"/>
     <w:rsid w:val="00FB1D4B"/>
     <w:rsid w:val="00FC4C0B"/>
     <w:rsid w:val="00FE37A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="63C08C08"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6DF9921A"/>
   <w15:docId w15:val="{E048DF63-D849-4CA1-A7C6-B02BD1082DAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5935,98 +6101,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6201,389 +6363,398 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004A3CB3"/>
     <w:rPr>
       <w:spacing w:val="4"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B71D23"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C30D11"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
     <w:rsid w:val="00C30D11"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C30D11"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C30D11"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stkrabs-fenster">
     <w:name w:val="stkr_abs-fenster"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00C30D11"/>
     <w:rPr>
       <w:sz w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stkrbetreff">
     <w:name w:val="stkr_betreff"/>
     <w:aliases w:val="Betreff"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00CC0590"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stkrhead1">
     <w:name w:val="stkr_head_1"/>
     <w:basedOn w:val="stkrabs-fenster"/>
     <w:qFormat/>
     <w:rsid w:val="000B0D00"/>
     <w:pPr>
       <w:framePr w:w="1247" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="4821" w:y="625" w:anchorLock="1"/>
       <w:spacing w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="126F5D"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stkrhead2">
     <w:name w:val="stkr_head_2"/>
     <w:basedOn w:val="stkrhead1"/>
     <w:qFormat/>
     <w:rsid w:val="000B0D00"/>
     <w:pPr>
       <w:framePr w:w="2552" w:wrap="notBeside" w:x="6068"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stkrhead3">
     <w:name w:val="stkr_head_3"/>
     <w:basedOn w:val="stkrhead2"/>
     <w:qFormat/>
     <w:rsid w:val="000B0D00"/>
     <w:pPr>
       <w:framePr w:wrap="notBeside" w:x="8733"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B0D00"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B0D00"/>
     <w:rPr>
       <w:color w:val="auto"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B0D00"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B0D00"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina">
     <w:name w:val="Pagina"/>
-    <w:basedOn w:val="Header"/>
+    <w:basedOn w:val="Kopfzeile"/>
     <w:rsid w:val="00E5612E"/>
     <w:pPr>
       <w:spacing w:line="180" w:lineRule="exact"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="stkrtabelle">
     <w:name w:val="stkr_tabelle"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E5676D"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="28" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="28" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="12"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="single" w:sz="48" w:space="0" w:color="FFFFFF"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007F5F19"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Beilage">
     <w:name w:val="Beilage"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="00FC4C0B"/>
     <w:pPr>
       <w:framePr w:w="8278" w:wrap="around" w:hAnchor="text" w:yAlign="bottom" w:anchorLock="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EinfAbs">
     <w:name w:val="[Einf. Abs.]"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00924170"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
       <w:spacing w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990CF8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
     <w:name w:val="Nicht aufgelöste Erwähnung1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B307C2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg" /></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" /></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\knuver-9\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\84MRKVHZ\Brief_Knutwil_TEST2.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\knuver-9\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\84MRKVHZ\Brief_Knutwil_TEST2.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="STKR_Colors">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="126F5D"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F3D736"/>
       </a:accent2>
       <a:accent3>
@@ -6803,86 +6974,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F26E883-2120-4335-93E6-3035A15B6B2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brief_Knutwil_TEST2.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>330</Words>
-  <Characters>2081</Characters>
+  <Words>328</Words>
+  <Characters>2069</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>6010 Kriens</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2407</CharactersWithSpaces>
+  <CharactersWithSpaces>2393</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Knupp Christina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>