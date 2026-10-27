--- v1 (2026-05-06)
+++ v2 (2026-10-27)
@@ -277,59 +277,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0514BC97" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Angaben </w:t>
-[...7 lines deleted...]
-        <w:t>Veranstaltung und Gesuchsteller</w:t>
+        <w:t>Angaben Veranstaltung und Gesuchsteller</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07939A31" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Veranstaltung:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -1572,51 +1564,51 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C8AAEB" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
+    <w:p w14:paraId="57E21165" w14:textId="7FFF1EBF" w:rsidR="00720CF3" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grundeigentümer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1695,50 +1687,190 @@
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
+    <w:p w14:paraId="50AEB08B" w14:textId="18CC9EEA" w:rsidR="00B70C30" w:rsidRPr="00B70C30" w:rsidRDefault="00B70C30" w:rsidP="00B70C30">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434143DF" w14:textId="77777777" w:rsidR="00720CF3" w:rsidRPr="00283260" w:rsidRDefault="00720CF3" w:rsidP="00720CF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3402"/>
+          <w:tab w:val="left" w:pos="9463"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-Mail Adresse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283260">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1451AEA6" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2896,79 +3028,65 @@
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167DE6BF" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="527FBEE3" w14:textId="2858F479" w:rsidR="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7709EAC0" w14:textId="77777777" w:rsidR="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
-[...13 lines deleted...]
-    <w:p w14:paraId="527FBEE3" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
+    <w:p w14:paraId="77A78545" w14:textId="77777777" w:rsidR="00836379" w:rsidRPr="00283260" w:rsidRDefault="00836379" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09CADD1D" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -3079,59 +3197,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Der Mindestabstand zum Fahrbahn- bzw. Trottoirrand beträgt gemäss Strassengesetz, Strassenpolizeiliche Bestimmungen § 84, mind. 6 m. Die Reklamen dürfen die Verkehrssicherheit nich</w:t>
-[...7 lines deleted...]
-        <w:t>t beeinträchtigen. Sichtdreiecke an exponierten Stellen sind freizuhalten.</w:t>
+        <w:t>Der Mindestabstand zum Fahrbahn- bzw. Trottoirrand beträgt gemäss Strassengesetz, Strassenpolizeiliche Bestimmungen § 84, mind. 6 m. Die Reklamen dürfen die Verkehrssicherheit nicht beeinträchtigen. Sichtdreiecke an exponierten Stellen sind freizuhalten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42858233" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -3147,59 +3257,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die Reklametafel darf frühestens 6 Wochen vor dem Anlass aufgestellt werden und ist spätestens 3 Tage nach der Veranstaltung zu entfern</w:t>
-[...7 lines deleted...]
-        <w:t>en.</w:t>
+        <w:t>Die Reklametafel darf frühestens 6 Wochen vor dem Anlass aufgestellt werden und ist spätestens 3 Tage nach der Veranstaltung zu entfernen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43282130" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
@@ -3262,59 +3364,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Der/Die Landeigentümer/in mu</w:t>
-[...7 lines deleted...]
-        <w:t>ss der Reklame schriftlich zustimmen.</w:t>
+        <w:t>Der/Die Landeigentümer/in muss der Reklame schriftlich zustimmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149F9864" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A5FDE8" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3686"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3536,55 +3630,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2E151894" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Unterschrift Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift Landeigentümer/in</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5CC106" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00283260" w:rsidP="00283260">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="6327"/>
           <w:tab w:val="left" w:pos="9463"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3691,58 +3780,58 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Kontrollkästchen1"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F37725">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F37725">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Plakatierung wird bewilligt</w:t>
       </w:r>
@@ -3766,58 +3855,58 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Kontrollkästchen2"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00F37725">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F37725">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Plakatierung wird abgelehnt</w:t>
       </w:r>
@@ -3929,295 +4018,325 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79933F3E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00283260">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C91FF8" wp14:editId="78DC2D01">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C91FF8" wp14:editId="1D44E9C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4740431</wp:posOffset>
+                  <wp:posOffset>4740910</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>107758</wp:posOffset>
+                  <wp:posOffset>5715</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1314450" cy="1440612"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="26670"/>
+                <wp:extent cx="1314450" cy="1695450"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Textfeld 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1314450" cy="1440612"/>
+                          <a:ext cx="1314450" cy="1695450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="47B3E02E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Kopie </w:t>
-[...5 lines deleted...]
-                              <w:t>an:</w:t>
+                              <w:t>Kopie an:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5AAC1781" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
+                          <w:p w14:paraId="5AAC1781" w14:textId="4B2AC5ED" w:rsidR="00283260" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Veranstalter</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42F7FA2D" w14:textId="083862EA" w:rsidR="00720CF3" w:rsidRPr="00BF0949" w:rsidRDefault="00720CF3" w:rsidP="00BF0949">
+                            <w:pPr>
+                              <w:spacing w:after="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00BF0949">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">□ </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              </w:rPr>
+                              <w:t>Grundeigentümer</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="170EA50E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Gemeinde</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="27DEC0DC" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Hauswart</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2799894C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                               <w:t>□ Schulleitung</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4834E620" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
+                          <w:p w14:paraId="28B5F462" w14:textId="067B9A81" w:rsidR="00720CF3" w:rsidRPr="00BF0949" w:rsidRDefault="00720CF3" w:rsidP="00BF0949">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF0949">
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">□ </w:t>
+                              <w:t>□</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1"/>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="02C91FF8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:373.25pt;margin-top:8.5pt;width:103.5pt;height:113.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcQFhzBAIAAAMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azl66sOKs22/Rl&#10;e5F2+wEYsI0KDAUSO/36DjjJRm2fqvKABmbmcObMsLqfjCZ76YMC29BqUVIiLQehbN/Qb8/bN3eU&#10;hMisYBqsbOhBBnq/fv1qNbpaLmEALaQnCGJDPbqGDjG6uigCH6RhYQFOWnR24A2LePR9ITwbEd3o&#10;YlmWt8UIXjgPXIaAtw+zk64zftdJHr90XZCR6IYit5h3n/c27cV6xereMzcofqTB/oGFYcrio2eo&#10;BxYZ2Xn1B5RR3EOALi44mAK6TnGZa8BqqvK3ap4G5mSuBcUJ7ixT+H+w/PP+qydKYO8oscxgi57l&#10;FDupBamSOqMLNQY9OQyL03uYUmSqNLhH4N8DsbAZmO3lO+9hHCQTyC5nFhepM05IIO34CQQ+w3YR&#10;MtDUeZMAUQyC6Nilw7kzSIXw9ORVdX19gy6OPjTL22qZ2BWsPqU7H+JHCYYko6EeW5/h2f4xxDn0&#10;FJLpg1Ziq7TOB9+3G+3JnuGYbPM6oofLMG3J2NCr6u3NrMClL1xClHn9DcKoiPOulWno3TmI1Um3&#10;D1bkaYxM6dnG6rTFIpOQSbtZxTi107ExLYgDSuphnmv8h2gM4H9SMuJMNzT82DEvKWGW43VD48nc&#10;xPkT7JxX/YBZLy3DScvCHn9FGuXLc+bz8nfXvwAAAP//AwBQSwMEFAAGAAgAAAAhAHXe4yTeAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdUh/QkOcqkKCG0hteYBtbJKo&#10;2XUUu014e5YTPe7Mp9mZYjNRpy5uCK1nA0+zBJTjytuWawNfh7fHZ1AhIlvsPDsDPy7Apry9KTC3&#10;fuSdu+xjrSSEQ44Gmhj7XOtQNY4wzHzvWLxvPxBGOYda2wFHCadOp0my0oQty4cGe/fauOq0P5OB&#10;D2SciHbbBx/pk8b09J4dEmPu76btC6jopvgPw199qQ6ldDr6M9ugOgPZYrUUVIxMNgmwXs5FOBpI&#10;F/M16LLQ1xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcQFhzBAIAAAMEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB13uMk3gAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAF4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight=".25pt">
+              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:373.3pt;margin-top:.45pt;width:103.5pt;height:133.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKBhVsEQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU81yEzEMvjPDO3h8J5ttm1J2sumUlHAp&#10;hZmWB3D8s+vBtoztZLc8PbI3CRngxOCDx7KkT9InaXk7WkP2MkQNrqX1bE6JdByEdl1Lvz5v3txQ&#10;EhNzghlwsqUvMtLb1etXy8E38gJ6MEIGgiAuNoNvaZ+Sb6oq8l5aFmfgpUOlgmBZQjF0lQhsQHRr&#10;qov5/LoaIAgfgMsY8fd+UtJVwVdK8vRZqSgTMS3F3FK5Q7m3+a5WS9Z0gfle80Ma7B+ysEw7DHqC&#10;umeJkV3Qf0BZzQNEUGnGwVaglOay1IDV1PPfqnnqmZelFiQn+hNN8f/B8sf9l0C0wN5R4pjFFj3L&#10;MSlpBKkzO4OPDRo9eTRL43sYs2WuNPoH4N8icbDumevkXQgw9JIJzK54VmeuE07MINvhEwgMw3YJ&#10;CtCogs2ASAZBdOzSy6kzmArhOeRlfXW1QBVHXX39bpEFzK5izdHdh5g+SrAkP1oasPUFnu0fYppM&#10;jyYlfTBabLQxRQjddm0C2TMck005B/R4bmYcGVp6Wb9dTAyc6+I5xLycv0FYnXDejbYtvTkZsSbz&#10;9sGJMo2JaTO9sTrjsMhMZOZuYjGN2/HQmC2IF6Q0wDTXuIf46CH8oGTAmW5p/L5jQVLCHMfvlqbj&#10;c52mJdj5oLsevaamOrjDtihdCMthpwiHHHAGC+WHfclDfi4Xq19bvfoJAAD//wMAUEsDBBQABgAI&#10;AAAAIQCYkHRP3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUIkJAQ&#10;p6qQ4AZSWz5gG5skanYdxW4T/p7lBMfRjGbeVOuFBnV2U+g9G7hbJaAcN9723Br43L/ePoEKEdni&#10;4NkZ+HYB1vXlRYWl9TNv3XkXWyUlHEo00MU4llqHpnOEYeVHx+J9+YkwipxabSecpZwGnSZJpgl7&#10;loUOR/fSuea4O5GBd2RciLabGx/pg+b0+JbvE2Our5bNM6jolvgXhl98QYdamA7+xDaowUD+kGUS&#10;NVCAErt4vBd5MJBmeQG6rvT/A/UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEoGFWwR&#10;AgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJiQ&#10;dE/cAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="47B3E02E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Kopie </w:t>
-[...5 lines deleted...]
-                        <w:t>an:</w:t>
+                        <w:t>Kopie an:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5AAC1781" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
+                    <w:p w14:paraId="5AAC1781" w14:textId="4B2AC5ED" w:rsidR="00283260" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t>□ Veranstalter</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42F7FA2D" w14:textId="083862EA" w:rsidR="00720CF3" w:rsidRPr="00BF0949" w:rsidRDefault="00720CF3" w:rsidP="00BF0949">
+                      <w:pPr>
+                        <w:spacing w:after="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00BF0949">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">□ </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        </w:rPr>
+                        <w:t>Grundeigentümer</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="170EA50E" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t>□ Gemeinde</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="27DEC0DC" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t>□ Hauswart</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2799894C" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                         <w:t>□ Schulleitung</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4834E620" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00BF0949" w:rsidRDefault="00A17147" w:rsidP="00BF0949">
+                    <w:p w14:paraId="28B5F462" w14:textId="067B9A81" w:rsidR="00720CF3" w:rsidRPr="00BF0949" w:rsidRDefault="00720CF3" w:rsidP="00BF0949">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BF0949">
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">□ </w:t>
+                        <w:t>□</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00283260">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Knutwil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -4329,123 +4448,116 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Marino-Nico Steiger</w:t>
       </w:r>
       <w:r w:rsidR="00A17147">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sandra Steinmann</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F98DAB" w14:textId="3E668F73" w:rsidR="00283260" w:rsidRPr="00283260" w:rsidRDefault="00A17147" w:rsidP="00E2740D">
+    <w:p w14:paraId="74BC9C67" w14:textId="763764B3" w:rsidR="00283260" w:rsidRPr="00720CF3" w:rsidRDefault="00A17147" w:rsidP="00720CF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Abteilungsleiter</w:t>
       </w:r>
       <w:r w:rsidR="00457A8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00513CAA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sachbearbeiterin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BC9C67" w14:textId="77777777" w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidRDefault="00283260" w:rsidP="00D879D5">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00283260" w:rsidRPr="00E2740D" w:rsidSect="00283260">
+    <w:sectPr w:rsidR="00283260" w:rsidRPr="00720CF3" w:rsidSect="00283260">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="1" w:other="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086D3519" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+    <w:p w14:paraId="086D3519" w14:textId="77777777" w:rsidR="00F00C04" w:rsidRDefault="00A17147">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27B1001A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+    <w:p w14:paraId="27B1001A" w14:textId="77777777" w:rsidR="00F00C04" w:rsidRDefault="00A17147">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4507,106 +4619,106 @@
   <w:p w14:paraId="58596D96" w14:textId="77777777" w:rsidR="008C1C63" w:rsidRPr="00BF0949" w:rsidRDefault="008C1C63" w:rsidP="00BF0949">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6D52D953" w14:textId="77777777" w:rsidR="008C1C63" w:rsidRPr="009C7684" w:rsidRDefault="00A17147" w:rsidP="009C7684">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="009C7684">
       <w:t>- 1 von 2 -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31B77D3F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+    <w:p w14:paraId="31B77D3F" w14:textId="77777777" w:rsidR="00F00C04" w:rsidRDefault="00A17147">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03334848" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00A17147">
+    <w:p w14:paraId="03334848" w14:textId="77777777" w:rsidR="00F00C04" w:rsidRDefault="00A17147">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:id w:val="1688946172"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3E9DBD73" w14:textId="77777777" w:rsidR="00990CF8" w:rsidRDefault="00A17147" w:rsidP="00B34C69">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00F37725">
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4479B3C0" w14:textId="77777777" w:rsidR="00990CF8" w:rsidRDefault="00990CF8" w:rsidP="00990CF8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
@@ -5741,254 +5853,261 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="u8A5ulfxGmmLCDhqnOiFXxcbbvnbVLf3psYPqyQDSL9kSwK1Ebs5d7lqYWFrjCZarPt3/XXVXpXi2Mkl+5DZcw==" w:salt="rRuKSfawdONaCqvrQpOMZA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tsbF+7FkajJVTeJqJbftHH86Q3xU+7ege/uezm/RpUnQoer/KFTaTdL4LdZnos9riP45slCNmRyBLiRUPLPZ+A==" w:salt="bwgkgF7ltV3eDn1ZyhnryA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5149"/>
     <w:rsid w:val="00034908"/>
     <w:rsid w:val="0006405D"/>
     <w:rsid w:val="000679E1"/>
     <w:rsid w:val="00093DA3"/>
     <w:rsid w:val="000A50B6"/>
+    <w:rsid w:val="000A71A3"/>
     <w:rsid w:val="000B0257"/>
     <w:rsid w:val="000B0944"/>
     <w:rsid w:val="000B0D00"/>
     <w:rsid w:val="000F20AF"/>
     <w:rsid w:val="00114B70"/>
     <w:rsid w:val="00115068"/>
     <w:rsid w:val="00121BB6"/>
     <w:rsid w:val="00122A09"/>
     <w:rsid w:val="00130A26"/>
     <w:rsid w:val="00141B56"/>
     <w:rsid w:val="00146FE7"/>
     <w:rsid w:val="00155869"/>
     <w:rsid w:val="00192C70"/>
     <w:rsid w:val="001A1011"/>
     <w:rsid w:val="001A2CB8"/>
     <w:rsid w:val="001B67AE"/>
     <w:rsid w:val="001D2380"/>
     <w:rsid w:val="001D5EEF"/>
     <w:rsid w:val="00215589"/>
     <w:rsid w:val="00236828"/>
+    <w:rsid w:val="002672F2"/>
     <w:rsid w:val="00283260"/>
     <w:rsid w:val="002913FC"/>
     <w:rsid w:val="002A3FEF"/>
     <w:rsid w:val="002F08CC"/>
     <w:rsid w:val="002F192D"/>
     <w:rsid w:val="002F57E4"/>
     <w:rsid w:val="002F7260"/>
     <w:rsid w:val="003007D4"/>
     <w:rsid w:val="00314765"/>
     <w:rsid w:val="0036495C"/>
     <w:rsid w:val="00371D2D"/>
     <w:rsid w:val="00376C91"/>
     <w:rsid w:val="003873A0"/>
     <w:rsid w:val="00395E9B"/>
     <w:rsid w:val="003B2E1C"/>
     <w:rsid w:val="003B466C"/>
     <w:rsid w:val="003B7A42"/>
     <w:rsid w:val="003D6168"/>
     <w:rsid w:val="003F1128"/>
     <w:rsid w:val="003F455B"/>
     <w:rsid w:val="003F6727"/>
     <w:rsid w:val="00403E31"/>
     <w:rsid w:val="0042019E"/>
     <w:rsid w:val="004322EA"/>
     <w:rsid w:val="004355EC"/>
     <w:rsid w:val="00457A8F"/>
     <w:rsid w:val="004620B0"/>
     <w:rsid w:val="00490389"/>
     <w:rsid w:val="004A3CB3"/>
     <w:rsid w:val="004B5150"/>
     <w:rsid w:val="004B7CBA"/>
     <w:rsid w:val="004E5596"/>
     <w:rsid w:val="00502E46"/>
     <w:rsid w:val="00513CAA"/>
     <w:rsid w:val="005237E9"/>
     <w:rsid w:val="0053013D"/>
     <w:rsid w:val="005305B0"/>
     <w:rsid w:val="0056486D"/>
     <w:rsid w:val="00566F93"/>
     <w:rsid w:val="0057040B"/>
     <w:rsid w:val="00592A4E"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005C5BC4"/>
     <w:rsid w:val="005E0387"/>
     <w:rsid w:val="005E736E"/>
     <w:rsid w:val="00670EBF"/>
     <w:rsid w:val="00676E46"/>
     <w:rsid w:val="006E5149"/>
     <w:rsid w:val="00700877"/>
+    <w:rsid w:val="00720CF3"/>
     <w:rsid w:val="00722962"/>
     <w:rsid w:val="0073347B"/>
     <w:rsid w:val="007340B5"/>
     <w:rsid w:val="00743710"/>
     <w:rsid w:val="00750DD8"/>
     <w:rsid w:val="00771826"/>
     <w:rsid w:val="007C3AE8"/>
     <w:rsid w:val="007D3530"/>
     <w:rsid w:val="007D6BC4"/>
     <w:rsid w:val="007E0655"/>
     <w:rsid w:val="007F5F19"/>
     <w:rsid w:val="00804D13"/>
     <w:rsid w:val="00812F98"/>
     <w:rsid w:val="00817AB9"/>
+    <w:rsid w:val="00836379"/>
     <w:rsid w:val="00851822"/>
     <w:rsid w:val="00851B1A"/>
     <w:rsid w:val="0087700F"/>
     <w:rsid w:val="00882933"/>
     <w:rsid w:val="00886BAE"/>
     <w:rsid w:val="008A3D77"/>
     <w:rsid w:val="008B0341"/>
     <w:rsid w:val="008C1C63"/>
     <w:rsid w:val="008D2A58"/>
     <w:rsid w:val="008F7C54"/>
     <w:rsid w:val="0090043A"/>
     <w:rsid w:val="0091077D"/>
     <w:rsid w:val="009134E5"/>
     <w:rsid w:val="00924170"/>
     <w:rsid w:val="00961A53"/>
     <w:rsid w:val="00990CF8"/>
     <w:rsid w:val="00994875"/>
     <w:rsid w:val="009A222D"/>
     <w:rsid w:val="009C56B1"/>
     <w:rsid w:val="009C7684"/>
     <w:rsid w:val="009D51BF"/>
     <w:rsid w:val="009D574C"/>
     <w:rsid w:val="009E01E0"/>
     <w:rsid w:val="009E5F0F"/>
     <w:rsid w:val="00A006CA"/>
     <w:rsid w:val="00A17147"/>
     <w:rsid w:val="00A41333"/>
     <w:rsid w:val="00A4367C"/>
     <w:rsid w:val="00A5417D"/>
     <w:rsid w:val="00A90AD7"/>
     <w:rsid w:val="00A94395"/>
     <w:rsid w:val="00A9538F"/>
     <w:rsid w:val="00A973FC"/>
     <w:rsid w:val="00AC16C9"/>
     <w:rsid w:val="00AC2CA5"/>
     <w:rsid w:val="00AC7554"/>
     <w:rsid w:val="00AD6EA8"/>
     <w:rsid w:val="00AE5774"/>
     <w:rsid w:val="00B034CA"/>
     <w:rsid w:val="00B21015"/>
     <w:rsid w:val="00B307C2"/>
     <w:rsid w:val="00B32687"/>
     <w:rsid w:val="00B34C69"/>
     <w:rsid w:val="00B37CB0"/>
     <w:rsid w:val="00B42A3F"/>
     <w:rsid w:val="00B633B7"/>
     <w:rsid w:val="00B67B93"/>
+    <w:rsid w:val="00B70C30"/>
     <w:rsid w:val="00B71D23"/>
     <w:rsid w:val="00B77C21"/>
     <w:rsid w:val="00B94277"/>
     <w:rsid w:val="00B97922"/>
     <w:rsid w:val="00BA29F8"/>
     <w:rsid w:val="00BA5972"/>
     <w:rsid w:val="00BD1EF3"/>
     <w:rsid w:val="00BE2C53"/>
     <w:rsid w:val="00BF0949"/>
     <w:rsid w:val="00C22817"/>
     <w:rsid w:val="00C30D11"/>
     <w:rsid w:val="00CB6EC9"/>
     <w:rsid w:val="00CC0590"/>
     <w:rsid w:val="00CC1414"/>
     <w:rsid w:val="00CC50D9"/>
     <w:rsid w:val="00CE05BE"/>
     <w:rsid w:val="00D13DE9"/>
     <w:rsid w:val="00D344BA"/>
     <w:rsid w:val="00D46692"/>
     <w:rsid w:val="00D50B6D"/>
     <w:rsid w:val="00D75183"/>
     <w:rsid w:val="00D879D5"/>
     <w:rsid w:val="00D9395E"/>
     <w:rsid w:val="00D975C7"/>
     <w:rsid w:val="00DE0BFE"/>
     <w:rsid w:val="00DF187D"/>
     <w:rsid w:val="00E06B29"/>
     <w:rsid w:val="00E14A8F"/>
     <w:rsid w:val="00E2740D"/>
     <w:rsid w:val="00E50BBD"/>
     <w:rsid w:val="00E5612E"/>
     <w:rsid w:val="00E5676D"/>
     <w:rsid w:val="00E76C49"/>
     <w:rsid w:val="00E81349"/>
     <w:rsid w:val="00EB2BEA"/>
     <w:rsid w:val="00EF5231"/>
     <w:rsid w:val="00EF7D40"/>
     <w:rsid w:val="00EF7D6F"/>
+    <w:rsid w:val="00F00C04"/>
     <w:rsid w:val="00F20808"/>
     <w:rsid w:val="00F3360B"/>
+    <w:rsid w:val="00F37725"/>
     <w:rsid w:val="00F4199A"/>
     <w:rsid w:val="00F42882"/>
     <w:rsid w:val="00F51D6B"/>
     <w:rsid w:val="00F85545"/>
     <w:rsid w:val="00F94292"/>
     <w:rsid w:val="00FA5353"/>
     <w:rsid w:val="00FB0614"/>
     <w:rsid w:val="00FB1D4B"/>
     <w:rsid w:val="00FC4C0B"/>
     <w:rsid w:val="00FE37A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
@@ -6101,94 +6220,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -6995,66 +7118,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F26E883-2120-4335-93E6-3035A15B6B2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Brief_Knutwil_TEST2.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>328</Words>
-  <Characters>2069</Characters>
+  <Words>333</Words>
+  <Characters>2099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>6010 Kriens</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2393</CharactersWithSpaces>
+  <CharactersWithSpaces>2428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Knupp Christina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>