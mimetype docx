--- v0 (2025-10-19)
+++ v1 (2026-07-14)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="000B0D00" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="000B0D00">
+    <w:p w14:paraId="2BF9AD67" w14:textId="77777777" w:rsidR="000B0D00" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="000B0D00">
       <w:pPr>
         <w:spacing w:line="14" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35BADBF1" wp14:editId="5C946A5D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-515782</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1806619" cy="1101795"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -77,266 +77,266 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1806619" cy="1101795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
+    <w:p w14:paraId="247E0842" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
       <w:pPr>
         <w:pStyle w:val="EinfAbs"/>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8409" w:y="1493" w:anchorLock="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeindeverwaltung Knutwil </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00B307C2" w:rsidRDefault="008D2A58" w:rsidP="002C334A">
+    <w:p w14:paraId="120F9C87" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00B307C2" w:rsidRDefault="008D2A58" w:rsidP="002C334A">
       <w:pPr>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8409" w:y="1493" w:anchorLock="1"/>
         <w:spacing w:line="14" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00B307C2" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
+    <w:p w14:paraId="7BF4A4A1" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00B307C2" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
       <w:pPr>
         <w:pStyle w:val="stkrhead2"/>
         <w:framePr w:wrap="notBeside" w:x="8409" w:y="1493"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Gemeinderat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
+    <w:p w14:paraId="735CC087" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00E06B29" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
       <w:pPr>
         <w:pStyle w:val="EinfAbs"/>
         <w:framePr w:w="2552" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8409" w:y="1493" w:anchorLock="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Büelstrasse 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06B29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6213 Knutwil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="00AE5774" w:rsidRDefault="008D2A58" w:rsidP="002C334A">
+    <w:p w14:paraId="4852E79D" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="00AE5774" w:rsidRDefault="008D2A58" w:rsidP="002C334A">
       <w:pPr>
         <w:pStyle w:val="stkrhead3"/>
         <w:framePr w:wrap="notBeside" w:x="8409" w:y="1493"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D2A58" w:rsidRPr="003F6727" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
+    <w:p w14:paraId="2F8C5385" w14:textId="77777777" w:rsidR="008D2A58" w:rsidRPr="003F6727" w:rsidRDefault="00E64EFE" w:rsidP="002C334A">
       <w:pPr>
         <w:pStyle w:val="stkrhead3"/>
         <w:framePr w:wrap="notBeside" w:x="8409" w:y="1493"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06B29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>knutwil.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D466AA" w:rsidRDefault="00D466AA" w:rsidP="00082EF0">
+    <w:p w14:paraId="356CD4DB" w14:textId="77777777" w:rsidR="00D466AA" w:rsidRDefault="00D466AA" w:rsidP="00082EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00082EF0" w:rsidRPr="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="00082EF0">
+    <w:p w14:paraId="2B2EB099" w14:textId="77777777" w:rsidR="00082EF0" w:rsidRPr="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="00082EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Nominationsantrag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D3E78" w:rsidRPr="00F35EFE" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="3939ABA8" w14:textId="77777777" w:rsidR="003D3E78" w:rsidRPr="00F35EFE" w:rsidRDefault="00E64EFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Knutwiler-Stern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D3E78" w:rsidRPr="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="747B3035" w14:textId="77777777" w:rsidR="003D3E78" w:rsidRPr="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRPr="003B1A79" w:rsidRDefault="003B1A79">
-[...8 lines deleted...]
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="34F55BD6" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRPr="003B1A79" w:rsidRDefault="003B1A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D100E0" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich schlage folgende </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="2078704988"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -393,60 +393,60 @@
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verein / Gruppierung / Institution vor ( Zutreffendes ankreuzen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B1A79">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="003B1A79">
-[...8 lines deleted...]
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="441B6CF0" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="003B1A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2F0BAD" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Name / Vorname</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -524,51 +524,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="06DFD98C" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Verein / Gruppe / Institution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -646,51 +646,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="54A98056" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -768,51 +768,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="05AD5117" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -890,51 +890,51 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
+    <w:p w14:paraId="650C9DC5" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="00E64EFE" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -1012,431 +1012,431 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00C134B5" w:rsidRDefault="00C134B5" w:rsidP="003B1A79">
+    <w:p w14:paraId="300D742C" w14:textId="77777777" w:rsidR="00C134B5" w:rsidRDefault="00C134B5" w:rsidP="003B1A79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="003B1A79" w:rsidP="003B1A79">
-[...8 lines deleted...]
-    <w:p w:rsidR="003B1A79" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
+    <w:p w14:paraId="0F2E7B27" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="003B1A79" w:rsidP="003B1A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05373F5E" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CEDAF1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C134B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Leistung / Engagement in folgendem Bereich</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="003B1A79" w:rsidP="003B1A79">
-[...8 lines deleted...]
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="3386B578" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="003B1A79" w:rsidP="003B1A79">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51EC7889" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="-1930648683"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sozialer Bereich</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="77D90598" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="-164251531"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Brauchtum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="5BB892A6" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="-1138796050"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kunst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="52DEE303" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="1215079688"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kultur / Musik</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="4BB7DBD5" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="-1784717108"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="677949E0" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="-1225294341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vereinsarbeit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="33140BDD" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="1606699653"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E64EFE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E64EFE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Natur &amp; Umwelt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1A79" w:rsidRPr="003B1A79" w:rsidRDefault="002624BE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="2317EFEF" w14:textId="77777777" w:rsidR="003B1A79" w:rsidRPr="003B1A79" w:rsidRDefault="007C4E5F" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="8222" w:hanging="8222"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
             <w:spacing w:val="0"/>
           </w:rPr>
           <w:id w:val="591049145"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1534,120 +1534,120 @@
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
-[...13 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
+    <w:p w14:paraId="685C64B6" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B907F7F" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3177FBC3" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CEDAF1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C134B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Begründung der Nomination</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C134B5" w:rsidRDefault="00C134B5">
-[...6 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="63022C66" w14:textId="77777777" w:rsidR="00C134B5" w:rsidRDefault="00C134B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656E269C" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Warum verdient die Person / Gruppierung de</w:t>
       </w:r>
       <w:r w:rsidR="00B42D5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> KNUTWILER-STERN?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
-[...6 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="4DCC1B8B" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A497A6A" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1686,85 +1686,85 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
-[...13 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="5FEA02F5" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8051AA" w14:textId="77777777" w:rsidR="00F35EFE" w:rsidRDefault="00F35EFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C9A65F" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Schildern Sie die Tätigkeiten / das Engagement oder die Leistung:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
-[...6 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="1B006C85" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4FF444" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1803,91 +1803,91 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="002E26F6" w:rsidRDefault="002E26F6">
-[...13 lines deleted...]
-    <w:p w:rsidR="002E26F6" w:rsidRDefault="00E64EFE" w:rsidP="002E26F6">
+    <w:p w14:paraId="685ADF9E" w14:textId="77777777" w:rsidR="002E26F6" w:rsidRDefault="002E26F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0141A79D" w14:textId="77777777" w:rsidR="00F35EFE" w:rsidRPr="003B1A79" w:rsidRDefault="00F35EFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC7E523" w14:textId="77777777" w:rsidR="002E26F6" w:rsidRDefault="00E64EFE" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Was zeichnet diese Person / Gruppierung besonders aus?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
+    <w:p w14:paraId="65AE44E8" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="699671BD" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1926,97 +1926,109 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="4B964A5C" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F35EFE" w:rsidRDefault="00F35EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="5FAF7812" w14:textId="77777777" w:rsidR="00F35EFE" w:rsidRDefault="00F35EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="699E43C5" w14:textId="4A5F66E9" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Welchen Bezug sehen Sie dabei zum Dorfleben bzw. zur Dorfgemeinschaft Knutwil – St. Erhard?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+        <w:t xml:space="preserve">Welchen Bezug sehen Sie dabei zum </w:t>
+      </w:r>
+      <w:r w:rsidR="009315DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>orfleben bzw. zur Dorfgemeinschaft Knutwil – St. Erhard?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779AD8B8" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="0A790A3A" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2055,97 +2067,97 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
+    <w:p w14:paraId="6089FE74" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F35EFE" w:rsidRDefault="00F35EFE" w:rsidP="002E26F6">
+    <w:p w14:paraId="28F38880" w14:textId="77777777" w:rsidR="00F35EFE" w:rsidRDefault="00F35EFE" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="002E26F6">
+    <w:p w14:paraId="21C8609B" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Welche Wirkung erzeugt die Tätigkeit / das Engagement oder die Leistung in der Gemeinde?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
+    <w:p w14:paraId="1F2EE670" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="654B1F24" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Text1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2179,81 +2191,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
+    <w:p w14:paraId="0DF69AB9" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRPr="00C134B5" w:rsidRDefault="00E64EFE" w:rsidP="00C134B5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CEDAF1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C134B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Angaben der meldenden Person</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
+    <w:p w14:paraId="489A5B3C" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="002E26F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="64AAF731" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Name / Vorname</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2305,51 +2317,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="0DDA104F" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>dresse</w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2407,51 +2419,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="01B063B2" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Telefon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2503,51 +2515,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
+    <w:p w14:paraId="66ED5198" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ail</w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2605,71 +2617,71 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="39601B53" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="3705073C" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="56F35898" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Datum</w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -2727,494 +2739,506 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FC7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="509AAA37" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="5880E881" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="6464859C" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Unterschrift</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
+    <w:p w14:paraId="7F66AF53" w14:textId="77777777" w:rsidR="005A1E8C" w:rsidRDefault="005A1E8C" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="005A1E8C">
+    <w:p w14:paraId="2160F472" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="005A1E8C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="1F8E8578" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="39A30E15" w14:textId="5D8D977B" w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Retournierung bis jeweils am 30. November an:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
+        <w:t xml:space="preserve">Retournierung bis jeweils am </w:t>
+      </w:r>
+      <w:r w:rsidR="009315DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31. Oktober</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F600C07" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="62BA3E8F" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Gemeindeverwaltung Knutwil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="1DFEE1DF" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Büelstrasse 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="562BED65" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>6213 Knutwil</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="6E3F1D2C" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="064F06E4" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRDefault="00E64EFE" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>gemeindeverw</w:t>
       </w:r>
       <w:r w:rsidR="00D466AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ltung@knutwil.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC7FF8" w:rsidRPr="003B1A79" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
+    <w:p w14:paraId="20C80D81" w14:textId="77777777" w:rsidR="00FC7FF8" w:rsidRPr="003B1A79" w:rsidRDefault="00FC7FF8" w:rsidP="00FC7FF8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:ind w:right="4308"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC7FF8" w:rsidRPr="003B1A79" w:rsidSect="0000045B">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1560" w:right="2098" w:bottom="794" w:left="1531" w:header="624" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A23F5" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="1C201094" w14:textId="77777777" w:rsidR="006715FE" w:rsidRDefault="00E64EFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A23F5" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="54B16E5E" w14:textId="77777777" w:rsidR="006715FE" w:rsidRDefault="00E64EFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000A23F5" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="44C16C5E" w14:textId="77777777" w:rsidR="006715FE" w:rsidRDefault="00E64EFE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000A23F5" w:rsidRDefault="00E64EFE">
+    <w:p w14:paraId="5100CFB8" w14:textId="77777777" w:rsidR="006715FE" w:rsidRDefault="00E64EFE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
       <w:id w:val="1732116588"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="00B34C69">
+      <w:p w14:paraId="049E99B4" w14:textId="77777777" w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="00B34C69">
         <w:pPr>
           <w:pStyle w:val="Kopfzeile"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Seitenzahl"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00114B70" w:rsidRDefault="00114B70" w:rsidP="00990CF8">
+  <w:p w14:paraId="537B4D8E" w14:textId="77777777" w:rsidR="00114B70" w:rsidRDefault="00114B70" w:rsidP="00990CF8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="00990CF8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0EC6B120" w14:textId="77777777" w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="00990CF8">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="exact"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="123E9973" wp14:editId="06919364">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7102475</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>5985510</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="196215" cy="4057650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="21" name="stkr_bildmarke_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="21" name="stkr_bildmarke_1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3226,188 +3250,188 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="196215" cy="4057650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00114B70" w:rsidRPr="00990CF8" w:rsidRDefault="00E64EFE" w:rsidP="003B2E1C">
+  <w:p w14:paraId="7785D491" w14:textId="77777777" w:rsidR="00114B70" w:rsidRPr="00990CF8" w:rsidRDefault="00E64EFE" w:rsidP="003B2E1C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r w:rsidR="002C334A" w:rsidRPr="002C334A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002C334A" w:rsidRPr="002C334A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidR="002C334A" w:rsidRPr="002C334A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002624BE" w:rsidRPr="002624BE">
+    <w:r w:rsidRPr="00E64EFE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="002C334A" w:rsidRPr="002C334A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19D0292A" wp14:editId="61C7EED2">
           <wp:extent cx="457188" cy="153418"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:docPr id="22" name="Grafik 22"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="22" name="Grafik 22"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm rot="10800000" flipH="1">
                     <a:off x="0" y="0"/>
                     <a:ext cx="457188" cy="153418"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="003B7A42">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6C0BBD01" w14:textId="77777777" w:rsidR="00114B70" w:rsidRDefault="00E64EFE" w:rsidP="003B7A42">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5812"/>
       </w:tabs>
       <w:ind w:left="6237"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E21E1D4" wp14:editId="04E15F4E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>7145020</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>5962015</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="196850" cy="4057650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="23" name="stkr_bildmarke_1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="23" name="stkr_bildmarke_1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3424,97 +3448,97 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="196850" cy="4057650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5511EC48" wp14:editId="2BA261CC">
           <wp:extent cx="1602808" cy="387840"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Grafik 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Grafik 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1602808" cy="387840"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AA1EAE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="09CE8812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3690,191 +3714,192 @@
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5149"/>
     <w:rsid w:val="0000045B"/>
     <w:rsid w:val="000045F3"/>
     <w:rsid w:val="00012CBC"/>
     <w:rsid w:val="00034908"/>
     <w:rsid w:val="0006405D"/>
     <w:rsid w:val="000679E1"/>
     <w:rsid w:val="00082EF0"/>
     <w:rsid w:val="00093DA3"/>
-    <w:rsid w:val="000A23F5"/>
     <w:rsid w:val="000A50B6"/>
     <w:rsid w:val="000B0944"/>
     <w:rsid w:val="000B0D00"/>
     <w:rsid w:val="000F20AF"/>
     <w:rsid w:val="001018A4"/>
     <w:rsid w:val="00114B70"/>
     <w:rsid w:val="00115068"/>
     <w:rsid w:val="00121BB6"/>
     <w:rsid w:val="00141B56"/>
     <w:rsid w:val="00146FE7"/>
     <w:rsid w:val="00155869"/>
     <w:rsid w:val="00163BE0"/>
     <w:rsid w:val="001770B0"/>
     <w:rsid w:val="00192C70"/>
     <w:rsid w:val="001A2CB8"/>
     <w:rsid w:val="001C25C7"/>
     <w:rsid w:val="001D2380"/>
     <w:rsid w:val="001D5EEF"/>
     <w:rsid w:val="00212513"/>
     <w:rsid w:val="00215589"/>
     <w:rsid w:val="00236828"/>
-    <w:rsid w:val="002624BE"/>
     <w:rsid w:val="002A3FEF"/>
     <w:rsid w:val="002C0657"/>
     <w:rsid w:val="002C334A"/>
     <w:rsid w:val="002D7BB2"/>
     <w:rsid w:val="002E26F6"/>
     <w:rsid w:val="002F192D"/>
     <w:rsid w:val="002F57E4"/>
     <w:rsid w:val="002F7260"/>
     <w:rsid w:val="003007D4"/>
     <w:rsid w:val="00314765"/>
     <w:rsid w:val="00327319"/>
     <w:rsid w:val="0036495C"/>
     <w:rsid w:val="00371D2D"/>
     <w:rsid w:val="003873A0"/>
     <w:rsid w:val="00395E9B"/>
     <w:rsid w:val="003B1A79"/>
     <w:rsid w:val="003B2E1C"/>
     <w:rsid w:val="003B466C"/>
     <w:rsid w:val="003B7A42"/>
     <w:rsid w:val="003C419E"/>
     <w:rsid w:val="003D3E78"/>
     <w:rsid w:val="003E383A"/>
     <w:rsid w:val="003F1128"/>
     <w:rsid w:val="003F455B"/>
     <w:rsid w:val="003F6727"/>
     <w:rsid w:val="00403E31"/>
     <w:rsid w:val="004322EA"/>
     <w:rsid w:val="00490389"/>
     <w:rsid w:val="00491156"/>
     <w:rsid w:val="004A3CB3"/>
     <w:rsid w:val="004B1187"/>
     <w:rsid w:val="004B5150"/>
     <w:rsid w:val="004B7CBA"/>
     <w:rsid w:val="004E5596"/>
     <w:rsid w:val="00502E46"/>
     <w:rsid w:val="005237E9"/>
     <w:rsid w:val="0053013D"/>
     <w:rsid w:val="0056486D"/>
     <w:rsid w:val="00566F93"/>
     <w:rsid w:val="0057040B"/>
     <w:rsid w:val="0058302B"/>
     <w:rsid w:val="00592A4E"/>
     <w:rsid w:val="005A1E8C"/>
     <w:rsid w:val="005A57AC"/>
     <w:rsid w:val="005B7EA5"/>
     <w:rsid w:val="005C5BC4"/>
     <w:rsid w:val="005E736E"/>
+    <w:rsid w:val="006715FE"/>
     <w:rsid w:val="00676E46"/>
     <w:rsid w:val="006E5149"/>
     <w:rsid w:val="00700877"/>
     <w:rsid w:val="00722962"/>
     <w:rsid w:val="0073347B"/>
     <w:rsid w:val="007340B5"/>
     <w:rsid w:val="00750DD8"/>
     <w:rsid w:val="00771826"/>
     <w:rsid w:val="00785D8A"/>
     <w:rsid w:val="007C3AE8"/>
+    <w:rsid w:val="007C4E5F"/>
     <w:rsid w:val="007D3530"/>
     <w:rsid w:val="007D6BC4"/>
     <w:rsid w:val="007E0655"/>
     <w:rsid w:val="007E2F6F"/>
     <w:rsid w:val="007F5F19"/>
     <w:rsid w:val="00803206"/>
     <w:rsid w:val="00804D13"/>
     <w:rsid w:val="00806867"/>
     <w:rsid w:val="00812F98"/>
     <w:rsid w:val="00817AB9"/>
     <w:rsid w:val="00851822"/>
     <w:rsid w:val="008729CF"/>
     <w:rsid w:val="0087700F"/>
     <w:rsid w:val="00882933"/>
     <w:rsid w:val="0088298C"/>
     <w:rsid w:val="008A3D77"/>
     <w:rsid w:val="008B0341"/>
     <w:rsid w:val="008D2A58"/>
     <w:rsid w:val="008E57FF"/>
     <w:rsid w:val="008F7C54"/>
     <w:rsid w:val="0090043A"/>
     <w:rsid w:val="0091077D"/>
     <w:rsid w:val="009134E5"/>
     <w:rsid w:val="00916B56"/>
     <w:rsid w:val="00924170"/>
+    <w:rsid w:val="009315DB"/>
     <w:rsid w:val="00990CF8"/>
     <w:rsid w:val="00994875"/>
     <w:rsid w:val="009C56B1"/>
     <w:rsid w:val="009D51BF"/>
     <w:rsid w:val="009D574C"/>
     <w:rsid w:val="009E01E0"/>
     <w:rsid w:val="009E5F0F"/>
     <w:rsid w:val="00A349F3"/>
     <w:rsid w:val="00A41333"/>
     <w:rsid w:val="00A4367C"/>
     <w:rsid w:val="00A5417D"/>
     <w:rsid w:val="00A90AD7"/>
     <w:rsid w:val="00A94395"/>
     <w:rsid w:val="00A9538F"/>
     <w:rsid w:val="00A973FC"/>
     <w:rsid w:val="00AB63CD"/>
     <w:rsid w:val="00AC16C9"/>
     <w:rsid w:val="00AC2CA5"/>
     <w:rsid w:val="00AD6EA8"/>
     <w:rsid w:val="00AE5774"/>
     <w:rsid w:val="00B034CA"/>
     <w:rsid w:val="00B21015"/>
     <w:rsid w:val="00B307C2"/>
     <w:rsid w:val="00B34991"/>
     <w:rsid w:val="00B34C69"/>
@@ -3947,66 +3972,67 @@
     <w:rsid w:val="00FE72A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A0C1C76"/>
   <w15:docId w15:val="{E048DF63-D849-4CA1-A7C6-B02BD1082DAA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4334,50 +4360,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004A3CB3"/>
     <w:rPr>
       <w:spacing w:val="4"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="002E26F6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="213E77" w:themeColor="accent1" w:themeShade="BF"/>
@@ -4771,51 +4802,51 @@
       <w:color w:val="213E77" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="4"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003D3E78"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Benutzerdefiniert 1">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
@@ -5060,78 +5091,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B081A60-5D60-4ED3-BA81-6912C58F82BB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93F5BB11-BFCE-4C8D-BE79-2D8D1BADB0EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>193</Words>
-  <Characters>1221</Characters>
+  <Characters>1220</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>6010 Kriens</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1412</CharactersWithSpaces>
+  <CharactersWithSpaces>1411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bühlmann Anic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>